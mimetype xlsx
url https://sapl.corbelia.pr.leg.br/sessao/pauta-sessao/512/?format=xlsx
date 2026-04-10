--- v0 (2026-02-05)
+++ v1 (2026-04-10)
@@ -10,211 +10,247 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="64">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 303 de 2026</t>
   </si>
   <si>
     <t>André Lira</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a realização de estudo de viabilidade técnica e orçamentária para a construção de calçada na lateral da Rua José Citon, no trecho que liga à Avenida Rio Grande do Sul.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
+  </si>
+  <si>
+    <t>Indicação nº 297 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine ao setor competente a instalação, manutenção e reforço das placas de identificação com os nomes _x000D_
+das ruas da cidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 298 de 2025</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine ao setor competente, bem como notifique a empresa responsável pela reforma realizada no CMEI Iracema Zanato, para que proceda com verificação técnica e providências necessárias quanto à obra executada.</t>
   </si>
   <si>
     <t>Indicação nº 305 de 2026</t>
   </si>
   <si>
     <t>Laine da Saúde</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine junto ao setor competente, que seja realizado um Recapeamento Asfáltico em todos os Bairros do Município de Corbélia.</t>
   </si>
   <si>
     <t>Indicação nº 306 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine junto ao setor competente, que seja realizado a limpeza das placas de sinalização e a pintura dos quebra-molas no Município de Corbélia.</t>
   </si>
   <si>
     <t>Indicação nº 307 de 2026</t>
   </si>
   <si>
     <t>Paulinho Zaquette</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a implantação de quebra-molas na Rua Duque de Caxias, em frente ao imóvel nº 454.</t>
   </si>
   <si>
     <t>Indicação nº 308 de 2026</t>
   </si>
   <si>
     <t>Emanuel Huff - Coeio</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a reinstalação do arco da tabela da quadra de basquete 3x3 localizada na Praça da_x000D_
 Avenida Paraná.</t>
   </si>
   <si>
     <t>Indicação nº 309 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a instalação de estações de hidratação ao longo da Avenida São Paulo e na Praça_x000D_
 Paraguay.</t>
   </si>
   <si>
     <t>Indicação nº 310 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a aquisição de drone para fiscalização da dengue e demais ações de fiscalização.</t>
   </si>
   <si>
-    <t>Indicação nº 297 de 2025</t>
-[...9 lines deleted...]
-    <t>Indica ao Poder Executivo Municipal que determine ao setor competente, bem como notifique a empresa responsável pela reforma realizada no CMEI Iracema Zanato, para que proceda com verificação técnica e providências necessárias quanto à obra executada.</t>
+    <t>Indicação nº 316 de 2026</t>
+  </si>
+  <si>
+    <t>Adelar Mujol,Paulo do Raio X</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que determine ao setor competente, a disponibilização de médico veterinário para atendimento aos proprietários_x000D_
+rurais, com a finalidade de realizar a vacinação obrigatória dos rebanhos, em especial contra a brucelose.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa na Leitura do Dia</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
+    <t>Projeto de Lei Complementar nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Poder Executivo Municipal - Prefeito(a)</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso II do artigo 13 e do parágrafo único do artigo 55 da Lei Complementar nº 01, de 29 de março de 2022, que "Dispõe sobre o Regime Próprio de Previdência Social do Município de Corbélia e dá outras providências".</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 235 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 1.935.000,00 (um milhão, novecentos e trinta e cinco mil reais), na forma em que especifica abaixo.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 236 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a receber doação da COPACOL – Cooperativa Agroindustrial Consolata e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 237 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 3º da Lei Ordinária nº 1.358, de 29 de outubro de 2025, que "Dispõe sobre o parcelamento e o reparcelamento de débitos do Município de Corbélia, com seu Regime Próprio de Previdência Social-RPPS".</t>
+  </si>
+  <si>
     <t>Indicação nº 299 de 2025</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a instalação de novos aparelhos de ar condicionado no Centro Cultural de Corbélia, visando à melhoria das condições de conforto térmico do local.</t>
   </si>
   <si>
-    <t>Proposição inclusa na Leitura do Dia</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº 300 de 2025</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que avalie a viabilidade de proceder com a regravação do Hino Municipal de Corbélia, em uma versão musicalmente mais atualizada, preservando integralmente a letra e a identidade histórica do hino.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Indica ao Poder Executivo Municipal que determine ao setor competente que estude a viabilidade técnica, financeira e administrativa para a distribuição de uniformes e materiais escolares aos alunos da rede municipal de ensino neste ano de 2026.</t>
   </si>
   <si>
     <t>Indicação nº 311 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a aquisição e instalação de Árvore Digital com wi-fi gratuito e pontos para carregamento de dispositivos eletrônicos.</t>
   </si>
   <si>
     <t>Indicação nº 312 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a reforma do alambrado lateral do Centro de Convenções e Eventos.</t>
   </si>
   <si>
     <t>Indicação nº 313 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente, a realização de estudo para que comerciantes também sejam premiados no âmbito do Programa Municipal Nota Premiada.</t>
   </si>
   <si>
     <t>Indicação nº 314 de 2026</t>
   </si>
   <si>
     <t>Lucas Bortoluzzi - Luketa</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine junto ao setor competente, a substituição das lousas de giz por lousas para uso de canetão nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>Indicação nº 315 de 2026</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine junto ao setor competente, que seja realizado a liberação de wi-fi para pacientes nas unidades de saúde do_x000D_
 Município.</t>
   </si>
   <si>
-    <t>Indicação nº 316 de 2026</t>
-[...6 lines deleted...]
-rurais, com a finalidade de realizar a vacinação obrigatória dos rebanhos, em especial contra a brucelose.</t>
+    <t>Indicação nº 322 de 2026</t>
+  </si>
+  <si>
+    <t>Adelar Mujol</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que determine junto ao setor competente, a transformação das Ruas José de Alencar e Boca de Leão em vias preferenciais e adequação de quebra-molas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 323 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, que determine ao setor competente, a implantação de quebra-molas na Rua Castro Alves, Bairro Vila São José.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -506,441 +542,561 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="23" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="231.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2183</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2186</v>
+        <v>2175</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2191</v>
+        <v>2176</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2192</v>
+        <v>2186</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2193</v>
+        <v>2191</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2194</v>
+        <v>2192</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>2195</v>
+        <v>2193</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>2175</v>
+        <v>2194</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>2176</v>
+        <v>2195</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>2178</v>
+        <v>2202</v>
       </c>
       <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>2179</v>
+        <v>2213</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2181</v>
+        <v>2210</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2197</v>
+        <v>2211</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2198</v>
+        <v>2212</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>2199</v>
+        <v>2178</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>2200</v>
+        <v>2179</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>2201</v>
+        <v>2197</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2199</v>
+      </c>
+      <c r="B20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2200</v>
+      </c>
+      <c r="B21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2201</v>
+      </c>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2202</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" t="s">
+        <v>32</v>
+      </c>
+      <c r="F23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2208</v>
+      </c>
+      <c r="B24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2209</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">